--- v1 (2026-01-29)
+++ v2 (2026-08-06)
@@ -7117,214 +7117,233 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>onfidential medical practitioner’s report</w:t>
       </w:r>
       <w:r w:rsidR="008A102E" w:rsidRPr="0027540C">
         <w:rPr>
           <w:rFonts w:ascii="Roboto Medium" w:hAnsi="Roboto Medium"/>
           <w:b w:val="0"/>
           <w:caps w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008A102E" w:rsidRPr="0027540C">
         <w:rPr>
           <w:rFonts w:ascii="Roboto Medium" w:hAnsi="Roboto Medium" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:caps w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>— part A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F2D07AE" w14:textId="77777777" w:rsidR="00B26DD4" w:rsidRPr="0027540C" w:rsidRDefault="00B26DD4" w:rsidP="00323F86">
+    <w:p w14:paraId="4F2D07AE" w14:textId="0979CE5E" w:rsidR="00B26DD4" w:rsidRPr="0027540C" w:rsidRDefault="00B26DD4" w:rsidP="00323F86">
       <w:pPr>
         <w:pStyle w:val="Bullets"/>
         <w:spacing w:before="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0027540C">
         <w:rPr>
           <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Part A</w:t>
       </w:r>
       <w:r w:rsidR="005744F9" w:rsidRPr="0027540C">
         <w:rPr>
           <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> is to be completed by the student and presented to h</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0027540C">
+        <w:t xml:space="preserve"> is to be completed by the student and presented to </w:t>
+      </w:r>
+      <w:r w:rsidR="002C6FB5">
         <w:rPr>
           <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>is or her medical practitioner.</w:t>
+        <w:t>thei</w:t>
+      </w:r>
+      <w:r w:rsidR="000979A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">r </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027540C">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>medical practitioner.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F2D07AF" w14:textId="77777777" w:rsidR="00B26DD4" w:rsidRPr="0027540C" w:rsidRDefault="00B26DD4" w:rsidP="00323F86">
       <w:pPr>
         <w:pStyle w:val="Bullets"/>
         <w:spacing w:before="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0027540C">
         <w:rPr>
           <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Part B is to be completed by the student’s medical practitioner.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F2D07B0" w14:textId="77777777" w:rsidR="0094026B" w:rsidRPr="0027540C" w:rsidRDefault="00B26DD4" w:rsidP="00323F86">
+    <w:p w14:paraId="4F2D07B0" w14:textId="11CA86D5" w:rsidR="0094026B" w:rsidRPr="0027540C" w:rsidRDefault="002C6FB5" w:rsidP="00323F86">
       <w:pPr>
         <w:pStyle w:val="Bullets"/>
         <w:spacing w:before="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0027540C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">The medical practitioner is requested to send parts A and B </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005744F9" w:rsidRPr="0027540C">
+        <w:t xml:space="preserve">Students </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C6FB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>direct</w:t>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> within 3 working days of the consultation.</w:t>
+        <w:t xml:space="preserve"> provide both Part A and B to their SACE Coordinator within 3 business days of the consultation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F2D07B1" w14:textId="56838A87" w:rsidR="005744F9" w:rsidRPr="0027540C" w:rsidRDefault="0094026B" w:rsidP="00323F86">
+    <w:p w14:paraId="4F2D07B1" w14:textId="25D90611" w:rsidR="005744F9" w:rsidRPr="0027540C" w:rsidRDefault="002C6FB5" w:rsidP="00323F86">
       <w:pPr>
         <w:pStyle w:val="Bullets"/>
         <w:spacing w:before="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0027540C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>E</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005744F9" w:rsidRPr="0027540C">
+        <w:t xml:space="preserve">SACE Coordinators </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C6FB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">mail </w:t>
-[...14 lines deleted...]
-      </w:hyperlink>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>submit an application</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> including Part A and B within 3 business days of the students last examination.</w:t>
+      </w:r>
       <w:r w:rsidR="005744F9" w:rsidRPr="0027540C">
         <w:rPr>
           <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F2D07B2" w14:textId="77777777" w:rsidR="00B26DD4" w:rsidRPr="001F5C71" w:rsidRDefault="00B26DD4" w:rsidP="00B26DD4">
       <w:pPr>
         <w:pStyle w:val="BlockText"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="9407"/>
         </w:tabs>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -9188,97 +9207,97 @@
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> grounds for the use of a derived result. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F2D07E3" w14:textId="53F161CF" w:rsidR="00462580" w:rsidRPr="00FC4034" w:rsidRDefault="00462580" w:rsidP="00BB7F69">
       <w:pPr>
         <w:pStyle w:val="Bullets"/>
         <w:spacing w:before="80"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC4034">
         <w:rPr>
           <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F2D07E5" w14:textId="77777777" w:rsidR="005744F9" w:rsidRPr="008B3040" w:rsidRDefault="00C17CA3" w:rsidP="00044D00">
+    <w:p w14:paraId="4F2D07E5" w14:textId="77777777" w:rsidR="005744F9" w:rsidRPr="008B3040" w:rsidRDefault="000979A4" w:rsidP="00044D00">
       <w:pPr>
         <w:pStyle w:val="BlockText"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="9407"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Roboto Medium" w:hAnsi="Roboto Medium" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Roboto Medium" w:hAnsi="Roboto Medium" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="4F2D081A">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
           <v:shape id="_x0000_s2288" type="#_x0000_t75" style="position:absolute;margin-left:452.7pt;margin-top:30.8pt;width:125.95pt;height:29.55pt;z-index:251658752;mso-position-horizontal-relative:page;mso-position-vertical-relative:page">
-            <v:imagedata r:id="rId22" o:title="" cropbottom="45974f" cropleft="15301f" cropright="7650f"/>
+            <v:imagedata r:id="rId21" o:title="" cropbottom="45974f" cropleft="15301f" cropright="7650f"/>
             <w10:wrap anchorx="page" anchory="page"/>
             <w10:anchorlock/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Word.Picture.8" ShapeID="_x0000_s2288" DrawAspect="Content" ObjectID="_1831021980" r:id="rId23"/>
+          <o:OLEObject Type="Embed" ProgID="Word.Picture.8" ShapeID="_x0000_s2288" DrawAspect="Content" ObjectID="_1846043911" r:id="rId22"/>
         </w:object>
       </w:r>
       <w:r w:rsidR="008A102E" w:rsidRPr="008B3040">
         <w:rPr>
           <w:rFonts w:ascii="Roboto Medium" w:hAnsi="Roboto Medium" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>Section 2: Confidential m</w:t>
       </w:r>
       <w:r w:rsidR="00E12BD9" w:rsidRPr="008B3040">
         <w:rPr>
           <w:rFonts w:ascii="Roboto Medium" w:hAnsi="Roboto Medium" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>edical practitioner</w:t>
       </w:r>
       <w:r w:rsidR="008A102E" w:rsidRPr="008B3040">
         <w:rPr>
           <w:rFonts w:ascii="Roboto Medium" w:hAnsi="Roboto Medium" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
@@ -10827,52 +10846,52 @@
           <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005142FB">
         <w:rPr>
           <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Date form completed </w:t>
       </w:r>
       <w:r w:rsidRPr="005142FB">
         <w:rPr>
           <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="005744F9" w:rsidRPr="005142FB" w:rsidSect="00462580">
-      <w:headerReference w:type="default" r:id="rId24"/>
-      <w:footerReference w:type="even" r:id="rId25"/>
+      <w:headerReference w:type="default" r:id="rId23"/>
+      <w:footerReference w:type="even" r:id="rId24"/>
       <w:type w:val="evenPage"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="851" w:right="851" w:bottom="851" w:left="851" w:header="851" w:footer="643" w:gutter="0"/>
       <w:pgNumType w:start="4"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="7D577239" w14:textId="77777777" w:rsidR="00485655" w:rsidRDefault="00485655">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2CEC6DF9" w14:textId="77777777" w:rsidR="00485655" w:rsidRDefault="00485655">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
@@ -15724,50 +15743,51 @@
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00423D74"/>
     <w:rsid w:val="00010857"/>
     <w:rsid w:val="0001249B"/>
     <w:rsid w:val="00023287"/>
     <w:rsid w:val="00025991"/>
     <w:rsid w:val="00026667"/>
     <w:rsid w:val="000362E1"/>
     <w:rsid w:val="0004151F"/>
     <w:rsid w:val="00041CD4"/>
     <w:rsid w:val="00044D00"/>
     <w:rsid w:val="00047425"/>
     <w:rsid w:val="00051359"/>
     <w:rsid w:val="000541BD"/>
     <w:rsid w:val="000576A3"/>
     <w:rsid w:val="00060D68"/>
     <w:rsid w:val="000612BF"/>
     <w:rsid w:val="000616CA"/>
     <w:rsid w:val="00067839"/>
     <w:rsid w:val="00075115"/>
     <w:rsid w:val="000765F3"/>
     <w:rsid w:val="00091CF5"/>
     <w:rsid w:val="00092D19"/>
     <w:rsid w:val="000976FC"/>
+    <w:rsid w:val="000979A4"/>
     <w:rsid w:val="000A23FE"/>
     <w:rsid w:val="000A5A02"/>
     <w:rsid w:val="000B34C0"/>
     <w:rsid w:val="000B3EBF"/>
     <w:rsid w:val="000C2F99"/>
     <w:rsid w:val="000C3775"/>
     <w:rsid w:val="000C5597"/>
     <w:rsid w:val="000C6178"/>
     <w:rsid w:val="000D1697"/>
     <w:rsid w:val="000E0790"/>
     <w:rsid w:val="000F06E1"/>
     <w:rsid w:val="000F1BCD"/>
     <w:rsid w:val="000F47AE"/>
     <w:rsid w:val="000F4C07"/>
     <w:rsid w:val="001224CD"/>
     <w:rsid w:val="00123283"/>
     <w:rsid w:val="001323D2"/>
     <w:rsid w:val="00155FEE"/>
     <w:rsid w:val="00157590"/>
     <w:rsid w:val="00157DE8"/>
     <w:rsid w:val="001608FC"/>
     <w:rsid w:val="001665AE"/>
     <w:rsid w:val="001676F8"/>
     <w:rsid w:val="00170313"/>
     <w:rsid w:val="00175D13"/>
@@ -15806,79 +15826,81 @@
     <w:rsid w:val="00247222"/>
     <w:rsid w:val="00247E63"/>
     <w:rsid w:val="00252368"/>
     <w:rsid w:val="00260772"/>
     <w:rsid w:val="00261312"/>
     <w:rsid w:val="002710C5"/>
     <w:rsid w:val="00271CB4"/>
     <w:rsid w:val="0027280E"/>
     <w:rsid w:val="00274271"/>
     <w:rsid w:val="0027540C"/>
     <w:rsid w:val="002766E5"/>
     <w:rsid w:val="00283CAC"/>
     <w:rsid w:val="00294EB4"/>
     <w:rsid w:val="002953D0"/>
     <w:rsid w:val="002955C5"/>
     <w:rsid w:val="00295901"/>
     <w:rsid w:val="00296A45"/>
     <w:rsid w:val="002A1D3C"/>
     <w:rsid w:val="002A35B3"/>
     <w:rsid w:val="002B0878"/>
     <w:rsid w:val="002B15D9"/>
     <w:rsid w:val="002B246A"/>
     <w:rsid w:val="002C1AE0"/>
     <w:rsid w:val="002C2887"/>
     <w:rsid w:val="002C4CEC"/>
+    <w:rsid w:val="002C6FB5"/>
     <w:rsid w:val="002D12DD"/>
     <w:rsid w:val="002E01FF"/>
     <w:rsid w:val="002E23E6"/>
     <w:rsid w:val="002E4478"/>
     <w:rsid w:val="002F0925"/>
     <w:rsid w:val="002F3DEA"/>
     <w:rsid w:val="002F436B"/>
     <w:rsid w:val="002F4D1F"/>
     <w:rsid w:val="002F607F"/>
     <w:rsid w:val="00301B79"/>
     <w:rsid w:val="00302354"/>
     <w:rsid w:val="00304228"/>
     <w:rsid w:val="00304CE9"/>
     <w:rsid w:val="00305953"/>
     <w:rsid w:val="00306804"/>
     <w:rsid w:val="003072B3"/>
     <w:rsid w:val="003108A6"/>
     <w:rsid w:val="0031136D"/>
     <w:rsid w:val="00311846"/>
     <w:rsid w:val="00316129"/>
     <w:rsid w:val="003209EF"/>
     <w:rsid w:val="00323F86"/>
     <w:rsid w:val="00330CC7"/>
     <w:rsid w:val="0035348F"/>
     <w:rsid w:val="00363614"/>
     <w:rsid w:val="00366C94"/>
     <w:rsid w:val="00366F41"/>
     <w:rsid w:val="00372EB4"/>
     <w:rsid w:val="003877AC"/>
+    <w:rsid w:val="00392F82"/>
     <w:rsid w:val="00393AC5"/>
     <w:rsid w:val="00395976"/>
     <w:rsid w:val="003A0734"/>
     <w:rsid w:val="003A5CD0"/>
     <w:rsid w:val="003B43CE"/>
     <w:rsid w:val="003C0D9A"/>
     <w:rsid w:val="003C3515"/>
     <w:rsid w:val="003D3F28"/>
     <w:rsid w:val="003D4973"/>
     <w:rsid w:val="003D5C49"/>
     <w:rsid w:val="003E75EE"/>
     <w:rsid w:val="003F2F0C"/>
     <w:rsid w:val="003F63B3"/>
     <w:rsid w:val="003F6A3C"/>
     <w:rsid w:val="00400CDC"/>
     <w:rsid w:val="0040151C"/>
     <w:rsid w:val="00404300"/>
     <w:rsid w:val="004060B3"/>
     <w:rsid w:val="00414057"/>
     <w:rsid w:val="00414AAD"/>
     <w:rsid w:val="00423D74"/>
     <w:rsid w:val="00425416"/>
     <w:rsid w:val="0043467B"/>
     <w:rsid w:val="00436CBF"/>
     <w:rsid w:val="004430CB"/>
@@ -16234,50 +16256,51 @@
     <w:rsid w:val="00E035BD"/>
     <w:rsid w:val="00E049E6"/>
     <w:rsid w:val="00E07447"/>
     <w:rsid w:val="00E12BD9"/>
     <w:rsid w:val="00E139E0"/>
     <w:rsid w:val="00E142CF"/>
     <w:rsid w:val="00E16137"/>
     <w:rsid w:val="00E23B7B"/>
     <w:rsid w:val="00E25FC4"/>
     <w:rsid w:val="00E308C0"/>
     <w:rsid w:val="00E30C49"/>
     <w:rsid w:val="00E44A33"/>
     <w:rsid w:val="00E50E3D"/>
     <w:rsid w:val="00E57CEE"/>
     <w:rsid w:val="00E610AB"/>
     <w:rsid w:val="00E63BDF"/>
     <w:rsid w:val="00E650F4"/>
     <w:rsid w:val="00E7258B"/>
     <w:rsid w:val="00E74D47"/>
     <w:rsid w:val="00E75380"/>
     <w:rsid w:val="00E75F06"/>
     <w:rsid w:val="00E82ABD"/>
     <w:rsid w:val="00E8487A"/>
     <w:rsid w:val="00E85041"/>
     <w:rsid w:val="00E85EAE"/>
+    <w:rsid w:val="00E9444F"/>
     <w:rsid w:val="00E97DB8"/>
     <w:rsid w:val="00EA0825"/>
     <w:rsid w:val="00EA13CE"/>
     <w:rsid w:val="00EA2F08"/>
     <w:rsid w:val="00EA76F3"/>
     <w:rsid w:val="00EC4356"/>
     <w:rsid w:val="00EC5547"/>
     <w:rsid w:val="00ED0121"/>
     <w:rsid w:val="00ED7AFF"/>
     <w:rsid w:val="00EE0918"/>
     <w:rsid w:val="00EE2F0B"/>
     <w:rsid w:val="00EE7CF6"/>
     <w:rsid w:val="00EE7EBD"/>
     <w:rsid w:val="00EF0048"/>
     <w:rsid w:val="00EF26B5"/>
     <w:rsid w:val="00EF64DB"/>
     <w:rsid w:val="00F178DD"/>
     <w:rsid w:val="00F365C3"/>
     <w:rsid w:val="00F45821"/>
     <w:rsid w:val="00F45F3B"/>
     <w:rsid w:val="00F46802"/>
     <w:rsid w:val="00F52B81"/>
     <w:rsid w:val="00F53DC5"/>
     <w:rsid w:val="00F5471F"/>
     <w:rsid w:val="00F604F6"/>
@@ -17734,51 +17757,51 @@
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004576BE"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sace.sa.edu.au/coordinating/admin/special-provisions" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SACE.SpecialProvisions@sa.gov.au" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SACE.SpecialProvisions@sa.gov.au" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.emf"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sace.sa.edu.au/coordinating/admin/special-provisions" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.emf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SACE.SpecialProvisions@sa.gov.au" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Documents%20and%20Settings\kathryn\Application%20Data\Microsoft\Templates\ops%20man.dot" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -18059,51 +18082,58 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="86f335c4-e4f9-4d16-b612-e1b1de22ac0a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="69d59f5c-de6f-48f2-8f06-479a7228f775" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://www.objective.com/ecm/document/metadata/CB029ECD6D85427BAD5E1D35DE4A29A4" version="1.0.0">
   <systemFields>
     <field name="Objective-Id">
       <value order="0">A1488773</value>
     </field>
     <field name="Objective-Title">
       <value order="0">Special provisions - request for the use of a derived result (Form 32)</value>
     </field>
     <field name="Objective-Description">
       <value order="0"/>
     </field>
     <field name="Objective-CreationStamp">
       <value order="0">2024-12-11T03:43:38Z</value>
     </field>
     <field name="Objective-IsApproved">
       <value order="0">false</value>
     </field>
     <field name="Objective-IsPublished">
       <value order="0">false</value>
     </field>
     <field name="Objective-DatePublished">
       <value order="0"/>
@@ -18137,184 +18167,141 @@
     </field>
     <field name="Objective-FileNumber">
       <value order="0">qA21652</value>
     </field>
     <field name="Objective-Classification">
       <value order="0"/>
     </field>
     <field name="Objective-Caveats">
       <value order="0"/>
     </field>
   </systemFields>
   <catalogues>
     <catalogue name="Document Type Catalogue" type="type" ori="id:cA25">
       <field name="Objective-Security Classification">
         <value order="0">OFFICIAL</value>
       </field>
       <field name="Objective-Connect Creator">
         <value order="0"/>
       </field>
     </catalogue>
   </catalogues>
 </metadata>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...5 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...11 lines deleted...]
-    <xsd:import namespace="f909335d-e8f4-4d0a-afad-dfe7dd9d79d9"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100EE0B065938CA044D81147F3138003093" ma:contentTypeVersion="10" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="73189b0d6ebb2828ca05c905c5575e33">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="86f335c4-e4f9-4d16-b612-e1b1de22ac0a" xmlns:ns3="69d59f5c-de6f-48f2-8f06-479a7228f775" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b11b96342771750a1ceda74cb9f692e1" ns2:_="" ns3:_="">
+    <xsd:import namespace="86f335c4-e4f9-4d16-b612-e1b1de22ac0a"/>
+    <xsd:import namespace="69d59f5c-de6f-48f2-8f06-479a7228f775"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
-[...2 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="3e24f7e4-f994-42a6-920d-6929e5416d85" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="86f335c4-e4f9-4d16-b612-e1b1de22ac0a" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaLengthInSeconds" ma:index="10" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Unknown"/>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="14" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="be6689ef-ec6c-48c7-abc7-2160df37b93c" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="be6689ef-ec6c-48c7-abc7-2160df37b93c" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
-[...9 lines deleted...]
-    <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="18" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="19" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
-[...4 lines deleted...]
-    <xsd:element name="MediaServiceDateTaken" ma:index="20" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f909335d-e8f4-4d0a-afad-dfe7dd9d79d9" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="69d59f5c-de6f-48f2-8f06-479a7228f775" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="11" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{d9552586-d30d-403b-b2ba-8e3a8124c9ab}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="69d59f5c-de6f-48f2-8f06-479a7228f775">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:UserMulti">
+          <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
-              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
-[...7 lines deleted...]
-              </xsd:element>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
-    </xsd:element>
-[...5 lines deleted...]
-      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -18372,131 +18359,141 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86B3D7D4-ABAB-469D-BC4A-58EEC75A4363}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4A19DDFE-1F75-4A8A-B648-DDD09A1AE40B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="4a6a620e-d892-4120-84bc-55322c34329b"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="5921f216-40e3-4a29-8a23-1d62738ac013"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="3e24f7e4-f994-42a6-920d-6929e5416d85"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5745109E-2DDF-40CB-AC2B-FF9B10C90820}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.objective.com/ecm/document/metadata/CB029ECD6D85427BAD5E1D35DE4A29A4"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4A19DDFE-1F75-4A8A-B648-DDD09A1AE40B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86B3D7D4-ABAB-469D-BC4A-58EEC75A4363}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E3A46291-1CE8-4B6F-9695-3658ABE0C3CD}"/>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2441C83B-3975-42E4-8C1F-51226227ED51}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{77274858-3b1d-4431-8679-d878f40e28fd}" enabled="1" method="Privileged" siteId="{bda528f7-fca9-432f-bc98-bd7e90d40906}" contentBits="1" removed="0"/>
+  <clbl:label id="{77274858-3b1d-4431-8679-d878f40e28fd}" enabled="1" method="Privileged" siteId="{bda528f7-fca9-432f-bc98-bd7e90d40906}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>ops man.dot</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1219</Words>
-  <Characters>7550</Characters>
+  <Words>1231</Words>
+  <Characters>7544</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <Lines>62</Lines>
   <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Form 23/16</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>SSABSA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8752</CharactersWithSpaces>
+  <CharactersWithSpaces>8758</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="18" baseType="variant">
       <vt:variant>
         <vt:i4>917546</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:SACE.SpecialProvisions@sa.gov.au</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>917546</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -18556,51 +18553,51 @@
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Objective-Comment">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_77274858-3b1d-4431-8679-d878f40e28fd_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_77274858-3b1d-4431-8679-d878f40e28fd_SetDate">
     <vt:lpwstr>2023-01-10T04:09:44Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_77274858-3b1d-4431-8679-d878f40e28fd_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_77274858-3b1d-4431-8679-d878f40e28fd_Name">
     <vt:lpwstr>-Official</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_77274858-3b1d-4431-8679-d878f40e28fd_SiteId">
     <vt:lpwstr>bda528f7-fca9-432f-bc98-bd7e90d40906</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_77274858-3b1d-4431-8679-d878f40e28fd_ActionId">
     <vt:lpwstr>48248e29-51cd-4513-bafd-6d19ab0b9a31</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_77274858-3b1d-4431-8679-d878f40e28fd_ContentBits">
     <vt:lpwstr>1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ContentTypeId">
-    <vt:lpwstr>0x010100E9441937D592A14CBE28DD5225DE499F</vt:lpwstr>
+    <vt:lpwstr>0x010100EE0B065938CA044D81147F3138003093</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Customer-Id">
     <vt:lpwstr>CB029ECD6D85427BAD5E1D35DE4A29A4</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Objective-Id">
     <vt:lpwstr>A1488773</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Objective-Title">
     <vt:lpwstr>Special provisions - request for the use of a derived result (Form 32)</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Objective-Description">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Objective-CreationStamp">
     <vt:filetime>2024-12-11T03:43:38Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Objective-IsApproved">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Objective-IsPublished">
     <vt:bool>false</vt:bool>
   </property>