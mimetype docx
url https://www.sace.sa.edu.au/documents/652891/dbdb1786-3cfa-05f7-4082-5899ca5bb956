--- v0 (2025-10-14)
+++ v1 (2026-04-21)
@@ -1,106 +1,122 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:body>
     <w:p w14:paraId="17C2D626" w14:textId="343C73A7" w:rsidR="004A557D" w:rsidRDefault="004A557D" w:rsidP="004A557D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Natural Evidence of Learning </w:t>
       </w:r>
       <w:r w:rsidR="0068223E">
         <w:t>Assessment</w:t>
       </w:r>
       <w:r w:rsidR="004D328F">
         <w:t xml:space="preserve"> Record</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="289E1FD6" w14:textId="438274B2" w:rsidR="004A557D" w:rsidRPr="00B93627" w:rsidRDefault="004A557D" w:rsidP="004A557D">
+    <w:p w14:paraId="289E1FD6" w14:textId="2F336BD8" w:rsidR="004A557D" w:rsidRPr="00DA0C94" w:rsidRDefault="004A557D" w:rsidP="004A557D">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B93627">
+      <w:r w:rsidRPr="00DA0C94">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Stage 1 Exploring Identities and Futures: Modified</w:t>
       </w:r>
-      <w:r w:rsidR="00ED60F0">
+      <w:r w:rsidR="00ED60F0" w:rsidRPr="00DA0C94">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (1IFM10)</w:t>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA0C94" w:rsidRPr="00DA0C94">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1EFM10</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED60F0" w:rsidRPr="00DA0C94">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="4984"/>
         <w:gridCol w:w="1959"/>
         <w:gridCol w:w="1003"/>
       </w:tblGrid>
       <w:tr w:rsidR="004A557D" w:rsidRPr="00115229" w14:paraId="150E3530" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
@@ -397,119 +413,103 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Identity and/or Futures and/or Connections</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="154E543F" w14:textId="77777777" w:rsidR="00F220A0" w:rsidRDefault="00F220A0" w:rsidP="00862856">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
               </w:tabs>
               <w:spacing w:before="100" w:after="100"/>
               <w:ind w:left="1024" w:right="737"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>EIF1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve">Student explores identity and/or futures and/or connections with </w:t>
+              <w:t>Student explores identity and/or futures and/or connections with others</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...6 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="7902BA44" w14:textId="77777777" w:rsidR="00F220A0" w:rsidRPr="00A93A8B" w:rsidRDefault="00F220A0" w:rsidP="00862856">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:spacing w:before="100" w:after="100"/>
               <w:ind w:left="1024" w:right="737"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Medium" w:hAnsi="Roboto Medium"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A93A8B">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Medium" w:hAnsi="Roboto Medium"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Planning and Implementing Action</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="78B0CA8C" w14:textId="77777777" w:rsidR="00F220A0" w:rsidRDefault="00F220A0" w:rsidP="00862856">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
               </w:tabs>
               <w:spacing w:before="100" w:after="100"/>
               <w:ind w:left="1024" w:right="737"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>EIF2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">Student engages with learning activities </w:t>
             </w:r>
             <w:r w:rsidRPr="00744BA4">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
-              <w:t xml:space="preserve">for a </w:t>
+              <w:t>for a purpose</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...6 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="315742D7" w14:textId="77777777" w:rsidR="00F220A0" w:rsidRPr="00A93A8B" w:rsidRDefault="00F220A0" w:rsidP="00862856">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:spacing w:before="100" w:after="100"/>
               <w:ind w:left="1024" w:right="737"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Medium" w:hAnsi="Roboto Medium"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A93A8B">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Medium" w:hAnsi="Roboto Medium"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Communicating evidence of learning</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="631005D3" w14:textId="5D8FE853" w:rsidR="007E1494" w:rsidRPr="00B94063" w:rsidRDefault="00F220A0" w:rsidP="00862856">
             <w:pPr>
@@ -628,107 +628,107 @@
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1941"/>
               <w:gridCol w:w="475"/>
               <w:gridCol w:w="2547"/>
               <w:gridCol w:w="430"/>
             </w:tblGrid>
             <w:tr w:rsidR="007E1494" w14:paraId="4BB02F2D" w14:textId="77777777">
               <w:trPr>
                 <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   <w:tcW w:w="1941" w:type="dxa"/>
                   <w:tcBorders>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="61FF907B" w14:textId="77777777" w:rsidR="007E1494" w:rsidRDefault="007E1494" w:rsidP="00824B0F">
+                <w:p w14:paraId="61FF907B" w14:textId="77777777" w:rsidR="007E1494" w:rsidRDefault="007E1494" w:rsidP="00DA0C94">
                   <w:pPr>
                     <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="71"/>
                     <w:jc w:val="right"/>
                   </w:pPr>
                   <w:r w:rsidRPr="00B94063">
                     <w:t xml:space="preserve">Completed  </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="475" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="2456A7A9" w14:textId="77777777" w:rsidR="007E1494" w:rsidRDefault="007E1494" w:rsidP="00824B0F">
+                <w:p w14:paraId="2456A7A9" w14:textId="77777777" w:rsidR="007E1494" w:rsidRDefault="007E1494" w:rsidP="00DA0C94">
                   <w:pPr>
                     <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="71"/>
                     <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2547" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="2B6AC43B" w14:textId="77777777" w:rsidR="007E1494" w:rsidRDefault="007E1494" w:rsidP="00824B0F">
+                <w:p w14:paraId="2B6AC43B" w14:textId="77777777" w:rsidR="007E1494" w:rsidRDefault="007E1494" w:rsidP="00DA0C94">
                   <w:pPr>
                     <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="71"/>
                     <w:jc w:val="right"/>
                     <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   </w:pPr>
                   <w:r w:rsidRPr="00B94063">
                     <w:t>Not completed</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="430" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="39F6CA00" w14:textId="77777777" w:rsidR="007E1494" w:rsidRDefault="007E1494" w:rsidP="00824B0F">
+                <w:p w14:paraId="39F6CA00" w14:textId="77777777" w:rsidR="007E1494" w:rsidRDefault="007E1494" w:rsidP="00DA0C94">
                   <w:pPr>
                     <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="71"/>
                     <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="410EAEA2" w14:textId="77777777" w:rsidR="007E1494" w:rsidRPr="00B94063" w:rsidRDefault="007E1494" w:rsidP="007E1494"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="70813334" w14:textId="77777777" w:rsidR="0097682A" w:rsidRDefault="0097682A" w:rsidP="0004694C">
       <w:pPr>
         <w:pStyle w:val="AddendumendorsmentHeading"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49A7D932" w14:textId="77777777" w:rsidR="0097682A" w:rsidRDefault="0097682A" w:rsidP="0004694C">
       <w:pPr>
         <w:pStyle w:val="AddendumendorsmentHeading"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49303EFD" w14:textId="0668BC5D" w:rsidR="007D62C4" w:rsidRDefault="007D62C4" w:rsidP="007D62C4">
       <w:pPr>
         <w:pStyle w:val="SOFinalBodyText"/>
@@ -990,123 +990,123 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="19D484B3" w14:textId="77777777" w:rsidR="0035380B" w:rsidRDefault="0035380B" w:rsidP="00DB37C3">
       <w:pPr>
         <w:pStyle w:val="SOFinalBodyText"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0035380B">
       <w:headerReference w:type="even" r:id="rId10"/>
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="even" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
       <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="15B59013" w14:textId="77777777" w:rsidR="003772A7" w:rsidRDefault="003772A7" w:rsidP="004A557D">
+    <w:p w14:paraId="3B203E2D" w14:textId="77777777" w:rsidR="002C3DCD" w:rsidRDefault="002C3DCD" w:rsidP="004A557D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="48BA20A1" w14:textId="77777777" w:rsidR="003772A7" w:rsidRDefault="003772A7" w:rsidP="004A557D">
+    <w:p w14:paraId="541B5D27" w14:textId="77777777" w:rsidR="002C3DCD" w:rsidRDefault="002C3DCD" w:rsidP="004A557D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Roboto Light">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="5000205B" w:usb2="00000020" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Roboto Medium">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="5000205B" w:usb2="00000020" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:p w14:paraId="329D6D37" w14:textId="5A57A331" w:rsidR="00B26214" w:rsidRDefault="00B26214">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6F1C6929" wp14:editId="6EC236F1">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
               <wp:extent cx="443865" cy="443865"/>
               <wp:effectExtent l="0" t="0" r="18415" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="Text Box 6" descr="OFFICIAL ">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
@@ -1192,51 +1192,51 @@
                     </w:pPr>
                     <w:r w:rsidRPr="00B26214">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:noProof/>
                         <w:color w:val="A80000"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                       <w:t xml:space="preserve">OFFICIAL </w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:p w14:paraId="5BC0CC11" w14:textId="62949B91" w:rsidR="00B26214" w:rsidRDefault="00824B0F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r w:rsidRPr="00824B0F">
       <w:t>A1458962</w:t>
     </w:r>
     <w:r w:rsidR="00B26214">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="11E577FB" wp14:editId="2970DCFC">
               <wp:simplePos x="914400" y="10071100"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
               <wp:extent cx="443865" cy="443865"/>
               <wp:effectExtent l="0" t="0" r="18415" b="0"/>
               <wp:wrapNone/>
@@ -1325,51 +1325,51 @@
                     </w:pPr>
                     <w:r w:rsidRPr="00B26214">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:noProof/>
                         <w:color w:val="A80000"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                       <w:t xml:space="preserve">OFFICIAL </w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:p w14:paraId="616D870C" w14:textId="4DEDE350" w:rsidR="00B26214" w:rsidRDefault="00B26214">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3A36607C" wp14:editId="24C1BD1C">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
               <wp:extent cx="443865" cy="443865"/>
               <wp:effectExtent l="0" t="0" r="18415" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="4" name="Text Box 4" descr="OFFICIAL ">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
@@ -1455,76 +1455,76 @@
                     </w:pPr>
                     <w:r w:rsidRPr="00B26214">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:noProof/>
                         <w:color w:val="A80000"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                       <w:t xml:space="preserve">OFFICIAL </w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3DDD2FF5" w14:textId="77777777" w:rsidR="003772A7" w:rsidRDefault="003772A7" w:rsidP="004A557D">
+    <w:p w14:paraId="274BA21C" w14:textId="77777777" w:rsidR="002C3DCD" w:rsidRDefault="002C3DCD" w:rsidP="004A557D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="48C2D1EE" w14:textId="77777777" w:rsidR="003772A7" w:rsidRDefault="003772A7" w:rsidP="004A557D">
+    <w:p w14:paraId="050BC966" w14:textId="77777777" w:rsidR="002C3DCD" w:rsidRDefault="002C3DCD" w:rsidP="004A557D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:p w14:paraId="1DC2420F" w14:textId="77975CE7" w:rsidR="00B26214" w:rsidRDefault="00B26214">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="04D40C72" wp14:editId="562F1610">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
               <wp:extent cx="443865" cy="443865"/>
               <wp:effectExtent l="0" t="0" r="18415" b="1270"/>
               <wp:wrapNone/>
               <wp:docPr id="2" name="Text Box 2" descr="OFFICIAL">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
@@ -1610,51 +1610,51 @@
                     </w:pPr>
                     <w:r w:rsidRPr="00B26214">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:noProof/>
                         <w:color w:val="A80000"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:p w14:paraId="7BE905ED" w14:textId="09E430FE" w:rsidR="004A557D" w:rsidRDefault="00B26214">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1238333A" wp14:editId="14C965E7">
               <wp:simplePos x="914400" y="450850"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
               <wp:extent cx="443865" cy="443865"/>
               <wp:effectExtent l="0" t="0" r="18415" b="1270"/>
               <wp:wrapNone/>
               <wp:docPr id="3" name="Text Box 3" descr="OFFICIAL">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -1810,51 +1810,51 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7539990" cy="1581150"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:p w14:paraId="023797C2" w14:textId="02A18D14" w:rsidR="00B26214" w:rsidRDefault="00B26214">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0AADDAF6" wp14:editId="7AD68AC0">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
               <wp:extent cx="443865" cy="443865"/>
               <wp:effectExtent l="0" t="0" r="18415" b="1270"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="Text Box 1" descr="OFFICIAL">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
@@ -1940,175 +1940,178 @@
                     </w:pPr>
                     <w:r w:rsidRPr="00B26214">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:noProof/>
                         <w:color w:val="A80000"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004A557D"/>
     <w:rsid w:val="0004694C"/>
     <w:rsid w:val="000D4325"/>
     <w:rsid w:val="000D434D"/>
     <w:rsid w:val="00115229"/>
     <w:rsid w:val="001A49CE"/>
     <w:rsid w:val="001C2963"/>
     <w:rsid w:val="001F0F24"/>
     <w:rsid w:val="002412B5"/>
     <w:rsid w:val="002A2857"/>
     <w:rsid w:val="002B0225"/>
+    <w:rsid w:val="002C3DCD"/>
     <w:rsid w:val="002D2C0C"/>
     <w:rsid w:val="00345DFA"/>
     <w:rsid w:val="0035380B"/>
     <w:rsid w:val="003772A7"/>
     <w:rsid w:val="003A728A"/>
     <w:rsid w:val="00456B95"/>
     <w:rsid w:val="004846D4"/>
     <w:rsid w:val="004969DD"/>
     <w:rsid w:val="004A557D"/>
     <w:rsid w:val="004D328F"/>
     <w:rsid w:val="00507315"/>
     <w:rsid w:val="005079ED"/>
     <w:rsid w:val="005F28B7"/>
     <w:rsid w:val="00665D89"/>
     <w:rsid w:val="0068223E"/>
     <w:rsid w:val="00712A49"/>
     <w:rsid w:val="007748F3"/>
     <w:rsid w:val="007A4E67"/>
     <w:rsid w:val="007D1F73"/>
     <w:rsid w:val="007D62C4"/>
     <w:rsid w:val="007E1494"/>
     <w:rsid w:val="00823FA9"/>
     <w:rsid w:val="00824B0F"/>
     <w:rsid w:val="00827496"/>
     <w:rsid w:val="008523E0"/>
     <w:rsid w:val="00862856"/>
     <w:rsid w:val="00914412"/>
     <w:rsid w:val="00970F0B"/>
     <w:rsid w:val="0097682A"/>
     <w:rsid w:val="009F37E9"/>
     <w:rsid w:val="00A93A8B"/>
     <w:rsid w:val="00AB6F3E"/>
     <w:rsid w:val="00AF1031"/>
     <w:rsid w:val="00B26214"/>
     <w:rsid w:val="00B60160"/>
     <w:rsid w:val="00B93627"/>
     <w:rsid w:val="00BC7AA3"/>
     <w:rsid w:val="00C36D60"/>
     <w:rsid w:val="00C53EF8"/>
     <w:rsid w:val="00CD2DEA"/>
     <w:rsid w:val="00CF362A"/>
     <w:rsid w:val="00D53A99"/>
+    <w:rsid w:val="00DA0C94"/>
     <w:rsid w:val="00DB37C3"/>
     <w:rsid w:val="00DC2AEC"/>
     <w:rsid w:val="00E62307"/>
+    <w:rsid w:val="00E72505"/>
     <w:rsid w:val="00EB0C25"/>
     <w:rsid w:val="00EC3F2A"/>
     <w:rsid w:val="00EC4220"/>
     <w:rsid w:val="00ED60F0"/>
     <w:rsid w:val="00EF7A67"/>
     <w:rsid w:val="00F220A0"/>
     <w:rsid w:val="00F30008"/>
     <w:rsid w:val="00F330E7"/>
     <w:rsid w:val="00FA1F8E"/>
     <w:rsid w:val="02A93F44"/>
     <w:rsid w:val="0F610294"/>
     <w:rsid w:val="13AC8F2C"/>
     <w:rsid w:val="2B30916D"/>
     <w:rsid w:val="42220E24"/>
     <w:rsid w:val="7A688E4E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0881E9C9"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{777F4F86-DAC0-403B-98F2-D20D03890584}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2848,57 +2851,58 @@
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Roboto Light" w:eastAsia="Times New Roman" w:hAnsi="Roboto Light" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SOFinalBodyTextCharChar">
     <w:name w:val="SO Final Body Text Char Char"/>
     <w:link w:val="SOFinalBodyText"/>
     <w:rsid w:val="00507315"/>
     <w:rPr>
       <w:rFonts w:ascii="Roboto Light" w:eastAsia="Times New Roman" w:hAnsi="Roboto Light" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item5.xml" Id="Rb53e14424e634f0e" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -3160,62 +3164,157 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="/customXml/itemProps5.xml" Id="Rd3c4172d526e4b2384ade4b889302c76" /></Relationships>
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="bcdd6137-8291-476f-9b51-707004ed15b4" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="48dda80c-c343-4711-b69e-7d69de0828cc">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<metadata xmlns="http://www.objective.com/ecm/document/metadata/CB029ECD6D85427BAD5E1D35DE4A29A4" version="1.0.0">
+  <systemFields>
+    <field name="Objective-Id">
+      <value order="0">A1458962</value>
+    </field>
+    <field name="Objective-Title">
+      <value order="0">1IFM Natural Evidence of Learning Assessment Record</value>
+    </field>
+    <field name="Objective-Description">
+      <value order="0"/>
+    </field>
+    <field name="Objective-CreationStamp">
+      <value order="0">2024-12-05T05:45:50Z</value>
+    </field>
+    <field name="Objective-IsApproved">
+      <value order="0">false</value>
+    </field>
+    <field name="Objective-IsPublished">
+      <value order="0">true</value>
+    </field>
+    <field name="Objective-DatePublished">
+      <value order="0">2024-12-05T05:48:06Z</value>
+    </field>
+    <field name="Objective-ModificationStamp">
+      <value order="0">2024-12-05T05:48:06Z</value>
+    </field>
+    <field name="Objective-Owner">
+      <value order="0">Alison Thompson</value>
+    </field>
+    <field name="Objective-Path">
+      <value order="0">Objective Global Folder:SACE Support Materials:SACE Support Materials Stage 2:Cross-disciplinary:Activating Identities and Futures:2025 AIF materials:Stage 1 EIF Key Documents</value>
+    </field>
+    <field name="Objective-Parent">
+      <value order="0">Stage 1 EIF Key Documents</value>
+    </field>
+    <field name="Objective-State">
+      <value order="0">Published</value>
+    </field>
+    <field name="Objective-VersionId">
+      <value order="0">vA2199210</value>
+    </field>
+    <field name="Objective-Version">
+      <value order="0">2.0</value>
+    </field>
+    <field name="Objective-VersionNumber">
+      <value order="0">2</value>
+    </field>
+    <field name="Objective-VersionComment">
+      <value order="0">updating objective number</value>
+    </field>
+    <field name="Objective-FileNumber">
+      <value order="0">qA20376</value>
+    </field>
+    <field name="Objective-Classification">
+      <value order="0"/>
+    </field>
+    <field name="Objective-Caveats">
+      <value order="0"/>
+    </field>
+  </systemFields>
+  <catalogues>
+    <catalogue name="Document Type Catalogue" type="type" ori="id:cA25">
+      <field name="Objective-Security Classification">
+        <value order="0">OFFICIAL</value>
+      </field>
+      <field name="Objective-Connect Creator">
+        <value order="0"/>
+      </field>
+    </catalogue>
+  </catalogues>
+</metadata>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100748BF16F15D7B045AECF25EA271AAEEB" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f68cd7de20c61b07a6e99ff4033182d7">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="48dda80c-c343-4711-b69e-7d69de0828cc" xmlns:ns3="bcdd6137-8291-476f-9b51-707004ed15b4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="420faa91b5eb6baf1f051fcf9b1d4aa7" ns2:_="" ns3:_="">
     <xsd:import namespace="48dda80c-c343-4711-b69e-7d69de0828cc"/>
     <xsd:import namespace="bcdd6137-8291-476f-9b51-707004ed15b4"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
@@ -3420,300 +3519,206 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{68F5A39B-3CFF-4B73-8CE4-2FF12704B04E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BB449AE6-68A4-4120-A0FF-150BBDD2A3D1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="bcdd6137-8291-476f-9b51-707004ed15b4"/>
+    <ds:schemaRef ds:uri="48dda80c-c343-4711-b69e-7d69de0828cc"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-[...70 lines deleted...]
-</metadata>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5745109E-2DDF-40CB-AC2B-FF9B10C90820}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.objective.com/ecm/document/metadata/CB029ECD6D85427BAD5E1D35DE4A29A4"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E159C26D-650E-497A-A5EE-47C0D7F4EC25}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="48dda80c-c343-4711-b69e-7d69de0828cc"/>
     <ds:schemaRef ds:uri="bcdd6137-8291-476f-9b51-707004ed15b4"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...25 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.objective.com/ecm/document/metadata/CB029ECD6D85427BAD5E1D35DE4A29A4"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{77274858-3b1d-4431-8679-d878f40e28fd}" enabled="1" method="Privileged" siteId="{bda528f7-fca9-432f-bc98-bd7e90d40906}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>287</Words>
   <Characters>1636</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>SACE Board of SA</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1920</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Barry, Annalisa (SACE)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
-<op:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
-  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ClassificationContentMarkingHeaderShapeIds">
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ClassificationContentMarkingHeaderShapeIds">
     <vt:lpwstr>1,2,3</vt:lpwstr>
-  </op:property>
-  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ClassificationContentMarkingHeaderFontProps">
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ClassificationContentMarkingHeaderFontProps">
     <vt:lpwstr>#a80000,12,Arial</vt:lpwstr>
-  </op:property>
-  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ClassificationContentMarkingHeaderText">
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ClassificationContentMarkingHeaderText">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
-  </op:property>
-  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ClassificationContentMarkingFooterShapeIds">
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ClassificationContentMarkingFooterShapeIds">
     <vt:lpwstr>4,6,7</vt:lpwstr>
-  </op:property>
-  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ClassificationContentMarkingFooterFontProps">
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ClassificationContentMarkingFooterFontProps">
     <vt:lpwstr>#a80000,12,arial</vt:lpwstr>
-  </op:property>
-  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ClassificationContentMarkingFooterText">
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ClassificationContentMarkingFooterText">
     <vt:lpwstr>OFFICIAL </vt:lpwstr>
-  </op:property>
-  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="ContentTypeId">
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="ContentTypeId">
     <vt:lpwstr>0x010100748BF16F15D7B045AECF25EA271AAEEB</vt:lpwstr>
-  </op:property>
-  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MediaServiceImageTags">
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MediaServiceImageTags">
     <vt:lpwstr/>
-  </op:property>
-  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Customer-Id">
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Customer-Id">
     <vt:lpwstr>CB029ECD6D85427BAD5E1D35DE4A29A4</vt:lpwstr>
-  </op:property>
-  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Objective-Id">
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Objective-Id">
     <vt:lpwstr>A1458962</vt:lpwstr>
-  </op:property>
-  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Objective-Title">
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Objective-Title">
     <vt:lpwstr>1IFM Natural Evidence of Learning Assessment Record</vt:lpwstr>
-  </op:property>
-  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Objective-Description">
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Objective-Description">
     <vt:lpwstr/>
-  </op:property>
-  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Objective-CreationStamp">
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Objective-CreationStamp">
     <vt:filetime>2024-12-05T05:45:50Z</vt:filetime>
-  </op:property>
-  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Objective-IsApproved">
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Objective-IsApproved">
     <vt:bool>false</vt:bool>
-  </op:property>
-  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Objective-IsPublished">
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Objective-IsPublished">
     <vt:bool>true</vt:bool>
-  </op:property>
-  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Objective-DatePublished">
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Objective-DatePublished">
     <vt:filetime>2024-12-05T05:48:06Z</vt:filetime>
-  </op:property>
-  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Objective-ModificationStamp">
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Objective-ModificationStamp">
     <vt:filetime>2024-12-05T05:48:06Z</vt:filetime>
-  </op:property>
-  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Objective-Owner">
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Objective-Owner">
     <vt:lpwstr>Alison Thompson</vt:lpwstr>
-  </op:property>
-  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Objective-Path">
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Objective-Path">
     <vt:lpwstr>Objective Global Folder:SACE Support Materials:SACE Support Materials Stage 2:Cross-disciplinary:Activating Identities and Futures:2025 AIF materials:Stage 1 EIF Key Documents</vt:lpwstr>
-  </op:property>
-  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="Objective-Parent">
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="Objective-Parent">
     <vt:lpwstr>Stage 1 EIF Key Documents</vt:lpwstr>
-  </op:property>
-  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Objective-State">
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Objective-State">
     <vt:lpwstr>Published</vt:lpwstr>
-  </op:property>
-  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="Objective-VersionId">
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="Objective-VersionId">
     <vt:lpwstr>vA2199210</vt:lpwstr>
-  </op:property>
-  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="Objective-Version">
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="Objective-Version">
     <vt:lpwstr>2.0</vt:lpwstr>
-  </op:property>
-  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="Objective-VersionNumber">
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="Objective-VersionNumber">
     <vt:r8>2</vt:r8>
-  </op:property>
-  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="Objective-VersionComment">
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="Objective-VersionComment">
     <vt:lpwstr>updating objective number</vt:lpwstr>
-  </op:property>
-  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="Objective-FileNumber">
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="Objective-FileNumber">
     <vt:lpwstr>qA20376</vt:lpwstr>
-  </op:property>
-  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="Objective-Classification">
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="Objective-Classification">
     <vt:lpwstr/>
-  </op:property>
-  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="Objective-Caveats">
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="Objective-Caveats">
     <vt:lpwstr/>
-  </op:property>
-  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="Objective-Security Classification">
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="Objective-Security Classification">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
-  </op:property>
-  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="Objective-Connect Creator">
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="Objective-Connect Creator">
     <vt:lpwstr/>
-  </op:property>
-</op:Properties>
+  </property>
+</Properties>
 </file>