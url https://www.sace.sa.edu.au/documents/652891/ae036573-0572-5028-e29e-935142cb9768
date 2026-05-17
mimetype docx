--- v0 (2025-11-14)
+++ v1 (2026-05-17)
@@ -8,1970 +8,3501 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="40DA4F6F" w14:textId="77777777" w:rsidR="005E3C77" w:rsidRDefault="00AB1626" w:rsidP="00056830">
+    <w:p w14:paraId="40DA4F6F" w14:textId="55C76915" w:rsidR="005E3C77" w:rsidRDefault="000701E6" w:rsidP="000701E6">
       <w:pPr>
         <w:spacing w:before="90"/>
-        <w:ind w:left="102"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>The</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Art Work</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00EE1CAA">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> title</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB1626">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...59 lines deleted...]
-      <w:r w:rsidRPr="008B68A4">
+      <w:r w:rsidR="00AB1626" w:rsidRPr="008B68A4">
         <w:rPr>
           <w:i/>
           <w:sz w:val="28"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B68A4">
+      <w:r w:rsidR="00AB1626" w:rsidRPr="008B68A4">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B68A4">
+      <w:r w:rsidR="00AB1626" w:rsidRPr="008B68A4">
         <w:rPr>
           <w:i/>
           <w:sz w:val="28"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Century</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B68A4">
+      <w:r w:rsidR="00AB1626" w:rsidRPr="008B68A4">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B68A4">
+      <w:r w:rsidR="00AB1626" w:rsidRPr="008B68A4">
         <w:rPr>
           <w:i/>
           <w:sz w:val="28"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Gothic</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B68A4">
+      <w:r w:rsidR="00AB1626" w:rsidRPr="008B68A4">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B68A4">
+      <w:r w:rsidR="00AB1626" w:rsidRPr="008B68A4">
         <w:rPr>
           <w:i/>
           <w:sz w:val="28"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>14</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B68A4">
+      <w:r w:rsidR="00AB1626" w:rsidRPr="008B68A4">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> Italics</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12261996" w14:textId="77777777" w:rsidR="005E3C77" w:rsidRDefault="00AB1626" w:rsidP="00056830">
+    <w:p w14:paraId="12261996" w14:textId="3FDD7369" w:rsidR="005E3C77" w:rsidRDefault="000701E6" w:rsidP="000701E6">
       <w:pPr>
         <w:pStyle w:val="Title"/>
-        <w:ind w:left="102"/>
+        <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
-        <w:t>Alana</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Artist name</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB1626">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="008B68A4">
+      <w:r w:rsidR="00AB1626" w:rsidRPr="008B68A4">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B68A4">
+      <w:r w:rsidR="00AB1626" w:rsidRPr="008B68A4">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B68A4">
+      <w:r w:rsidR="00AB1626" w:rsidRPr="008B68A4">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Century</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B68A4">
+      <w:r w:rsidR="00AB1626" w:rsidRPr="008B68A4">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B68A4">
+      <w:r w:rsidR="00AB1626" w:rsidRPr="008B68A4">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Gothic</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B68A4">
+      <w:r w:rsidR="00AB1626" w:rsidRPr="008B68A4">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B68A4">
+      <w:r w:rsidR="00AB1626" w:rsidRPr="008B68A4">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>14</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B68A4">
+      <w:r w:rsidR="00AB1626" w:rsidRPr="008B68A4">
         <w:rPr>
           <w:spacing w:val="69"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B68A4">
+      <w:r w:rsidR="00AB1626" w:rsidRPr="008B68A4">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>BOLD</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AB0552D" w14:textId="77777777" w:rsidR="005E3C77" w:rsidRDefault="005E3C77">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="39C07657" w14:textId="77777777" w:rsidR="005E3C77" w:rsidRDefault="005E3C77">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="15"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2788BD07" w14:textId="39CCFA62" w:rsidR="005E3C77" w:rsidRDefault="00056830" w:rsidP="00AB1626">
+    <w:p w14:paraId="2788BD07" w14:textId="1440CF44" w:rsidR="005E3C77" w:rsidRDefault="00056830" w:rsidP="000701E6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="252" w:lineRule="auto"/>
-        <w:ind w:left="102" w:right="113"/>
+        <w:ind w:left="0" w:right="113"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="008B68A4">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>(Use Century Gothic 11 normal for body text).</w:t>
       </w:r>
       <w:r w:rsidR="00AB1626">
-        <w:t xml:space="preserve"> Beginning this assignment, I decided I wanted to build a model inside of a pre- existing piece of furniture. This guided me towards the theme of Sense in Nonsense, with the concept of making sense in something that otherwise makes no sense. I</w:t>
-[...154 lines deleted...]
-        <w:t>artwork.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t xml:space="preserve">At </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t>vero</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t>eos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t>accusamus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t>iusto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t>odio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t>dignissimos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t>ducimus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> qui </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t>blanditiis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t>praesentium</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t>voluptatum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t>deleniti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t>atque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t>corrupti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> quos </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t>dolores</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t>quas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t>molestias</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t>excepturi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t>sint</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t>occaecati</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t>cupiditate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> non provident, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t>similique</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> sunt in culpa qui </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t>officia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t>deserunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t>mollitia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> animi, id </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t>est</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t>laborum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t>dolorum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t>fuga</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t xml:space="preserve">. Et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t>harum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t>quidem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> rerum facilis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t>est</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t>expedita</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t>distinctio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t xml:space="preserve">. Nam libero tempore, cum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t>soluta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> nobis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t>est</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t>eligendi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t>optio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t>cumque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> nihil </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t>impedit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> quo minus id </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t>quod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t>maxime</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t>placeat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t>facere</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t>possimus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t>omnis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t>voluptas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t>assumenda</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t>est</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t>omnis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> dolor </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t>repellendus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t>Temporibus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> autem </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t>quibusdam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t>aut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t>officiis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t>debitis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t>aut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> rerum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t>necessitatibus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t>saepe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t>eveniet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t>ut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t>voluptates</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t>repudiandae</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t>sint</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t>molestiae</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> non </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t>recusandae</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t>Itaque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t>earum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> rerum hic </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t>tenetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t>sapiente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> delectus, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t>ut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t>aut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t>reiciendis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t>voluptatibus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t>maiores</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> alias </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t>consequatur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t>aut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t>perferendis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t>doloribus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t>asperiores</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t>repellat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000701E6" w:rsidRPr="000701E6">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43C86BB7" w14:textId="77777777" w:rsidR="005E3C77" w:rsidRDefault="00AB1626" w:rsidP="00AB1626">
-[...244 lines deleted...]
-    <w:p w14:paraId="7AD931D4" w14:textId="77777777" w:rsidR="005E3C77" w:rsidRDefault="00AB1626" w:rsidP="00AB1626">
+    <w:p w14:paraId="6A638FE5" w14:textId="77777777" w:rsidR="000701E6" w:rsidRDefault="000701E6" w:rsidP="000701E6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="165" w:line="252" w:lineRule="auto"/>
-        <w:ind w:right="179"/>
+        <w:ind w:left="0" w:right="179"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...285 lines deleted...]
-        <w:t xml:space="preserve"> nothings peck him dead! Ye think the rustic cackle of your bourg the murmur of the world. What is it to me?’ I found this last part specifically interesting as a concept, considering a small, tight knit community when seen from an outsider’s perspective, and took a similar approach with my model.</w:t>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve">At </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>vero</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>eos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>accusamus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>iusto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>odio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>dignissimos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>ducimus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> qui </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>blanditiis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>praesentium</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>voluptatum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>deleniti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>atque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>corrupti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> quos </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>dolores</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>quas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>molestias</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>excepturi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>sint</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>occaecati</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>cupiditate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> non provident, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>similique</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> sunt in culpa qui </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>officia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>deserunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>mollitia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> animi, id </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>est</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>laborum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>dolorum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>fuga</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve">. Et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>harum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>quidem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> rerum facilis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>est</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>expedita</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>distinctio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve">. Nam libero tempore, cum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>soluta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> nobis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>est</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>eligendi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>optio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>cumque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> nihil </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>impedit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> quo minus id </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>quod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>maxime</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>placeat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>facere</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>possimus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>omnis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>voluptas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>assumenda</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>est</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>omnis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> dolor </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>repellendus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>Temporibus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> autem </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>quibusdam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>aut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>officiis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>debitis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>aut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> rerum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>necessitatibus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>saepe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>eveniet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>ut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>voluptates</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>repudiandae</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>sint</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>molestiae</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> non </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>recusandae</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>Itaque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>earum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> rerum hic </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>tenetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>sapiente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> delectus, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>ut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>aut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>reiciendis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>voluptatibus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>maiores</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> alias </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>consequatur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>aut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>perferendis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>doloribus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>asperiores</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>repellat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="795996DC" w14:textId="77777777" w:rsidR="005E3C77" w:rsidRDefault="00AB1626" w:rsidP="00AB1626">
+    <w:p w14:paraId="0275B724" w14:textId="77777777" w:rsidR="000701E6" w:rsidRDefault="000701E6" w:rsidP="000701E6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="168" w:line="252" w:lineRule="auto"/>
-        <w:ind w:right="156"/>
+        <w:ind w:left="0" w:right="156"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...155 lines deleted...]
-        <w:t xml:space="preserve"> is also used, tying together the blue characters, and the purple characters, creating a rift that reveals further alienation.</w:t>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve">At </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>vero</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>eos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>accusamus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>iusto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>odio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>dignissimos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>ducimus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> qui </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>blanditiis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>praesentium</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>voluptatum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>deleniti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>atque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>corrupti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> quos </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>dolores</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>quas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>molestias</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>excepturi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>sint</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>occaecati</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>cupiditate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> non provident, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>similique</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> sunt in culpa qui </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>officia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>deserunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>mollitia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> animi, id </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>est</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>laborum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>dolorum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>fuga</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve">. Et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>harum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>quidem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> rerum facilis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>est</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>expedita</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>distinctio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve">. Nam libero tempore, cum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>soluta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> nobis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>est</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>eligendi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>optio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>cumque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> nihil </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>impedit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> quo minus id </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>quod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>maxime</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>placeat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>facere</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>possimus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>omnis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>voluptas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>assumenda</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>est</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>omnis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> dolor </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>repellendus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>Temporibus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> autem </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>quibusdam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>aut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>officiis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>debitis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>aut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> rerum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>necessitatibus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>saepe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>eveniet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>ut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>voluptates</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>repudiandae</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>sint</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>molestiae</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> non </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>recusandae</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>Itaque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>earum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> rerum hic </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>tenetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>sapiente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> delectus, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>ut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>aut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>reiciendis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>voluptatibus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>maiores</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> alias </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>consequatur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>aut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>perferendis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>doloribus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>asperiores</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>repellat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C0F0088" w14:textId="77777777" w:rsidR="007E753F" w:rsidRDefault="007E753F" w:rsidP="00AB1626">
-[...277 lines deleted...]
-    <w:p w14:paraId="441E3E9B" w14:textId="0A11EA47" w:rsidR="007E753F" w:rsidRDefault="007E753F" w:rsidP="00AB1626">
+    <w:p w14:paraId="6B454904" w14:textId="148D0E99" w:rsidR="005E3C77" w:rsidRDefault="000701E6" w:rsidP="000701E6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="168" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="156"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...111 lines deleted...]
-        <w:t xml:space="preserve">assumed inspiration of </w:t>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve">At </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>vero</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>eos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>accusamus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>iusto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>odio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>dignissimos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>ducimus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> qui </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>blanditiis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>praesentium</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>voluptatum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>deleniti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>atque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>corrupti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> quos </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>dolores</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>quas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>molestias</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>excepturi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>sint</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>occaecati</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>cupiditate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> non provident, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>similique</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> sunt in culpa qui </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>officia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>deserunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>mollitia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> animi, id </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>est</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>laborum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>dolorum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>fuga</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve">. Et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>harum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>quidem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> rerum facilis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>est</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>expedita</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>distinctio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve">. Nam libero tempore, cum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>soluta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> nobis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>est</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>eligendi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>optio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>cumque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> nihil </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>impedit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> quo minus id </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>quod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>maxime</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>placeat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>facere</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>possimus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>omnis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>voluptas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>assumenda</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>est</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>omnis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> dolor </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>repellendus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>Temporibus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> autem </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>quibusdam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>aut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>officiis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>debitis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>aut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> rerum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>necessitatibus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>saepe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>eveniet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>ut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>voluptates</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>repudiandae</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>sint</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>molestiae</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> non </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>recusandae</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>Itaque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>earum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> rerum hic </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>tenetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>sapiente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> delectus, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>ut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:lastRenderedPageBreak/>
+        <w:t>aut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>reiciendis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>voluptatibus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>maiores</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> alias </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>consequatur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>aut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>perferendis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>doloribus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>asperiores</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>repellat.At</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...378 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>vero</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>eos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>accusamus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>iusto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>odio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>dignissimos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>ducimus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> qui </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>blanditiis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>praesentium</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>voluptatum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>deleniti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>atque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>corrupti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> quos </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>dolores</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>quas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>molestias</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>excepturi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>sint</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>occaecati</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>cupiditate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> non provident, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>similique</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> sunt in culpa qui </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>officia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>deserunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>mollitia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> animi, id </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>est</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>laborum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>dolorum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>fuga</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve">. Et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>harum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>quidem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> rerum facilis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>est</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>expedita</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>distinctio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve">. Nam libero tempore, cum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>soluta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> nobis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>est</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>eligendi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>optio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>cumque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> nihil </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>impedit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> quo minus id </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>quod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>maxime</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>placeat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>facere</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>possimus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>omnis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>voluptas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>assumenda</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>est</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>omnis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> dolor </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>repellendus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>Temporibus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> autem </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>quibusdam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>aut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>officiis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>debitis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>aut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> rerum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>necessitatibus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>saepe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>eveniet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>ut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>voluptates</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>repudiandae</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>sint</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>molestiae</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> non </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>recusandae</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>Itaque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>earum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> rerum hic </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>tenetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>sapiente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> delectus, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>ut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>aut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>reiciendis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>voluptatibus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>maiores</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> alias </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>consequatur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>aut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>perferendis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>doloribus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>asperiores</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>repellat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000701E6">
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="5226E932" w14:textId="77777777" w:rsidR="00AB1626" w:rsidRDefault="00AB1626" w:rsidP="00122004">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="90" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="17B13883" w14:textId="654CE62B" w:rsidR="005E3C77" w:rsidRPr="00122004" w:rsidRDefault="00056830" w:rsidP="007E753F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="90" w:line="252" w:lineRule="auto"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00122004">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Formatting Notes:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B757F86" w14:textId="6CA06751" w:rsidR="00056830" w:rsidRPr="00122004" w:rsidRDefault="00056830" w:rsidP="00056830">
       <w:pPr>
@@ -2127,61 +3658,50 @@
           <w:spacing w:val="-4"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00122004">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>14</w:t>
       </w:r>
       <w:r w:rsidRPr="00122004">
         <w:rPr>
           <w:spacing w:val="69"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00122004">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>BOLD</w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="54A906A0" w14:textId="77777777" w:rsidR="00056830" w:rsidRPr="00122004" w:rsidRDefault="00056830" w:rsidP="00056830">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="15"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="24FCE383" w14:textId="6AD0C929" w:rsidR="00056830" w:rsidRPr="00122004" w:rsidRDefault="00056830" w:rsidP="00056830">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="90" w:line="252" w:lineRule="auto"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00122004">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
@@ -2249,58 +3769,58 @@
       </w:r>
       <w:r w:rsidRPr="00122004">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>formatting notes in yellow once your practitioner statement is completed.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00122004" w:rsidSect="007E753F">
       <w:headerReference w:type="even" r:id="rId6"/>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="first" r:id="rId9"/>
       <w:footerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="1338" w:right="1338" w:bottom="1338" w:left="1338" w:header="312" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0DC710A0" w14:textId="77777777" w:rsidR="00AB1626" w:rsidRDefault="00AB1626">
+    <w:p w14:paraId="423E518E" w14:textId="77777777" w:rsidR="00C8217B" w:rsidRDefault="00C8217B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="22B03E11" w14:textId="77777777" w:rsidR="00AB1626" w:rsidRDefault="00AB1626">
+    <w:p w14:paraId="78499E1D" w14:textId="77777777" w:rsidR="00C8217B" w:rsidRDefault="00C8217B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
@@ -2397,52 +3917,51 @@
                               <w:szCs w:val="24"/>
                             </w:rPr>
                             <w:t xml:space="preserve">UNOFFICIAL </w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="5070CB47" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 6" o:spid="_x0000_s1028" type="#_x0000_t202" alt="UNOFFICIAL " style="position:absolute;margin-left:0;margin-top:0;width:34.95pt;height:34.95pt;z-index:251670016;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC74XOsCwIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+x0TdEacYqsRYYB&#10;QVsgHXqWZSk2IImCpMTOfv0o2U62bqdhF/mZpPjx+LS877UiR+F8C6ak81lOiTAc6tbsS/r9dfPp&#10;lhIfmKmZAiNKehKe3q8+flh2thBX0ICqhSOYxPiisyVtQrBFlnneCM38DKww6JTgNAv46/ZZ7ViH&#10;2bXKrvL8JuvA1dYBF96j9XFw0lXKL6Xg4VlKLwJRJcXeQjpdOqt4ZqslK/aO2ablYxvsH7rQrDVY&#10;9JzqkQVGDq79I5VuuQMPMsw46AykbLlIM+A08/zdNLuGWZFmQXK8PdPk/19a/nTc2RdHQv8Felxg&#10;JKSzvvBojPP00un4xU4J+pHC05k20QfC0Xh9/fn2ZkEJR9eIMUt2uWydD18FaBJBSR1uJZHFjlsf&#10;htApJNYysGmVSptR5jcD5oyW7NJhRKGvetLWJV1M3VdQn3AoB8O+veWbFktvmQ8vzOGCcQ4UbXjG&#10;QyroSgojoqQB9+Nv9hiPvKOXkg4FU1KDiqZEfTO4j6itCbgJVAnM7/JFjn5z0A+AMpzji7A8QbS6&#10;oCYoHeg3lPM6FkIXMxzLlbSa4EMYlIvPgYv1OgWhjCwLW7OzPKaOdEUuX/s35uxIeMBNPcGkJla8&#10;432IjTe9XR8Csp+WEqkdiBwZRwmmtY7PJWr81/8UdXnUq58AAAD//wMAUEsDBBQABgAIAAAAIQA3&#10;7dH42QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEjcWMomJlaaTmgSpyGk&#10;bVy4eYnXFhqnatyt+/cEOLCLn6xnvfe5WI6+VUfqYxPYwP0kA0Vsg2u4MvC+e7l7BBUF2WEbmAyc&#10;KcKyvL4qMHfhxBs6bqVSKYRjjgZqkS7XOtqaPMZJ6IiTdwi9R0lrX2nX4ymF+1ZPs2yuPTacGmrs&#10;aFWT/doO3sDDRl6HN97NPsbp+XPdrezssLbG3N6Mz0+ghEb5P4Yf/IQOZWLah4FdVK2B9Ij8zuTN&#10;FwtQ+z/VZaEv2ctvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALvhc6wLAgAAHAQAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADft0fjZAAAAAwEA&#10;AA8AAAAAAAAAAAAAAAAAZQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABrBQAAAAA=&#10;" filled="f" stroked="f">
-              <v:fill o:detectmouseclick="t"/>
+            <v:shape id="Text Box 6" o:spid="_x0000_s1028" type="#_x0000_t202" alt="UNOFFICIAL " style="position:absolute;margin-left:0;margin-top:0;width:34.95pt;height:34.95pt;z-index:251670016;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC43W4cCwIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+xkbdEacYqsRYYB&#10;QVsgHXqWZSk2IImCpMTOfv0o2U62bqdhF/mZpPjx+LS877UiR+F8C6ak81lOiTAc6tbsS/r9dfPp&#10;lhIfmKmZAiNKehKe3q8+flh2thALaEDVwhFMYnzR2ZI2IdgiyzxvhGZ+BlYYdEpwmgX8dfusdqzD&#10;7Fplizy/yTpwtXXAhfdofRycdJXySyl4eJbSi0BUSbG3kE6Xziqe2WrJir1jtmn52Ab7hy40aw0W&#10;Pad6ZIGRg2v/SKVb7sCDDDMOOgMpWy7SDDjNPH83za5hVqRZkBxvzzT5/5eWPx139sWR0H+BHhcY&#10;CemsLzwa4zy9dDp+sVOCfqTwdKZN9IFwNF5dfb69uaaEo2vEmCW7XLbOh68CNImgpA63kshix60P&#10;Q+gUEmsZ2LRKpc0o85sBc0ZLdukwotBXPWnrki6m7iuoTziUg2Hf3vJNi6W3zIcX5nDBOAeKNjzj&#10;IRV0JYURUdKA+/E3e4xH3tFLSYeCKalBRVOivhncR9TWBNwEqgTmd/l1jn5z0A+AMpzji7A8QbS6&#10;oCYoHeg3lPM6FkIXMxzLlbSa4EMYlIvPgYv1OgWhjCwLW7OzPKaOdEUuX/s35uxIeMBNPcGkJla8&#10;432IjTe9XR8Csp+WEqkdiBwZRwmmtY7PJWr81/8UdXnUq58AAAD//wMAUEsDBBQABgAIAAAAIQA3&#10;7dH42QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEjcWMomJlaaTmgSpyGk&#10;bVy4eYnXFhqnatyt+/cEOLCLn6xnvfe5WI6+VUfqYxPYwP0kA0Vsg2u4MvC+e7l7BBUF2WEbmAyc&#10;KcKyvL4qMHfhxBs6bqVSKYRjjgZqkS7XOtqaPMZJ6IiTdwi9R0lrX2nX4ymF+1ZPs2yuPTacGmrs&#10;aFWT/doO3sDDRl6HN97NPsbp+XPdrezssLbG3N6Mz0+ghEb5P4Yf/IQOZWLah4FdVK2B9Ij8zuTN&#10;FwtQ+z/VZaEv2ctvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALjdbhwLAgAAHAQAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADft0fjZAAAAAwEA&#10;AA8AAAAAAAAAAAAAAAAAZQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABrBQAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,0,0,15pt">
                 <w:txbxContent>
                   <w:p w14:paraId="452963D5" w14:textId="5FE7BC5E" w:rsidR="007E753F" w:rsidRPr="007E753F" w:rsidRDefault="007E753F" w:rsidP="007E753F">
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:noProof/>
                         <w:color w:val="A80000"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="007E753F">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:noProof/>
                         <w:color w:val="A80000"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                       <w:t xml:space="preserve">UNOFFICIAL </w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
@@ -2527,97 +4046,96 @@
                             </w:rPr>
                             <w:t xml:space="preserve">UNOFFICIAL </w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="52B13109" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Text Box 5" o:spid="_x0000_s1030" type="#_x0000_t202" alt="UNOFFICIAL " style="position:absolute;margin-left:0;margin-top:0;width:34.95pt;height:34.95pt;z-index:251664896;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDWXsGRCgIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+x0bdEacYqsRYYB&#10;QVsgHXpWZCk2IIsCpcTOfv0o2W62bqdhF/mZpPjx+LS461vDjgp9A7bk81nOmbISqsbuS/79Zf3p&#10;hjMfhK2EAatKflKe3y0/flh0rlAXUIOpFDJKYn3RuZLXIbgiy7ysVSv8DJyy5NSArQj0i/usQtFR&#10;9tZkF3l+nXWAlUOQynuyPgxOvkz5tVYyPGntVWCm5NRbSCemcxfPbLkQxR6Fqxs5tiH+oYtWNJaK&#10;vqV6EEGwAzZ/pGobieBBh5mENgOtG6nSDDTNPH83zbYWTqVZiBzv3mjy/y+tfDxu3TOy0H+BnhYY&#10;CemcLzwZ4zy9xjZ+qVNGfqLw9Eab6gOTZLy8/HxzfcWZJNeIKUt2vuzQh68KWhZByZG2ksgSx40P&#10;Q+gUEmtZWDfGpM0Y+5uBckZLdu4wotDvetZUVHzqfgfViYZCGPbtnVw3VHojfHgWSAumOUi04YkO&#10;baArOYyIsxrwx9/sMZ54Jy9nHQmm5JYUzZn5ZmkfUVsTwAnsEpjf5lc5+e2hvQeS4ZxehJMJkhWD&#10;maBGaF9JzqtYiFzCSipX8t0E78OgXHoOUq1WKYhk5ETY2K2TMXWkK3L50r8KdCPhgTb1CJOaRPGO&#10;9yE23vRudQjEflpKpHYgcmScJJjWOj6XqPFf/1PU+VEvfwIAAP//AwBQSwMEFAAGAAgAAAAhADft&#10;0fjZAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISNxYyiYmVppOaBKnIaRt&#10;XLh5idcWGqdq3K379wQ4sIufrGe997lYjr5VR+pjE9jA/SQDRWyDa7gy8L57uXsEFQXZYRuYDJwp&#10;wrK8viowd+HEGzpupVIphGOOBmqRLtc62po8xknoiJN3CL1HSWtfadfjKYX7Vk+zbK49Npwaauxo&#10;VZP92g7ewMNGXoc33s0+xun5c92t7Oywtsbc3ozPT6CERvk/hh/8hA5lYtqHgV1UrYH0iPzO5M0X&#10;C1D7P9VloS/Zy28AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA1l7BkQoCAAAcBAAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAN+3R+NkAAAADAQAA&#10;DwAAAAAAAAAAAAAAAABkBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGoFAAAAAA==&#10;" filled="f" stroked="f">
-              <v:fill o:detectmouseclick="t"/>
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,0,0,15pt">
                 <w:txbxContent>
                   <w:p w14:paraId="3DF2C803" w14:textId="25EFE8DE" w:rsidR="007E753F" w:rsidRPr="007E753F" w:rsidRDefault="007E753F" w:rsidP="007E753F">
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:noProof/>
                         <w:color w:val="A80000"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="007E753F">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:noProof/>
                         <w:color w:val="A80000"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                       <w:t xml:space="preserve">UNOFFICIAL </w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="04D1C3D9" w14:textId="77777777" w:rsidR="00AB1626" w:rsidRDefault="00AB1626">
+    <w:p w14:paraId="2D9FE47A" w14:textId="77777777" w:rsidR="00C8217B" w:rsidRDefault="00C8217B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5387BAFB" w14:textId="77777777" w:rsidR="00AB1626" w:rsidRDefault="00AB1626">
+    <w:p w14:paraId="0C7AA985" w14:textId="77777777" w:rsidR="00C8217B" w:rsidRDefault="00C8217B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="01C9A99C" w14:textId="65ACF3E3" w:rsidR="007E753F" w:rsidRDefault="007E753F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="37152F32" wp14:editId="258286A4">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
@@ -2674,52 +4192,51 @@
                               <w:szCs w:val="24"/>
                             </w:rPr>
                             <w:t>UNOFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="37152F32" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 3" o:spid="_x0000_s1026" type="#_x0000_t202" alt="UNOFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:34.95pt;height:34.95pt;z-index:251659776;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmGj+oCgIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aytmiNOEXWIsOA&#10;oC2QDj0rshQbkEVBYmJnXz9KsZOt22nYRaZI+pF8fJrf961hB+VDA7bk00nOmbISqsbuSv79dfXp&#10;lrOAwlbCgFUlP6rA7xcfP8w7V6gZ1GAq5RmB2FB0ruQ1oiuyLMhatSJMwClLQQ2+FUhXv8sqLzpC&#10;b002y/ObrANfOQ9ShUDex1OQLxK+1kris9ZBITMlp94wnT6d23hmi7kodl64upFDG+IfumhFY6no&#10;GepRoGB73/wB1TbSQwCNEwltBlo3UqUZaJpp/m6aTS2cSrMQOcGdaQr/D1Y+HTbuxTPsv0BPC4yE&#10;dC4UgZxxnl77Nn6pU0ZxovB4pk31yCQ5r64+395ccyYpNNiEkl1+dj7gVwUti0bJPW0lkSUO64Cn&#10;1DEl1rKwaoxJmzH2NwdhRk926TBa2G971lQln43db6E60lAeTvsOTq4aKr0WAV+EpwXTHCRafKZD&#10;G+hKDoPFWQ3+x9/8MZ94pyhnHQmm5JYUzZn5ZmkfUVvJmN7l1znd/Ojejobdtw9AMpzSi3AymTEP&#10;zWhqD+0byXkZC1FIWEnlSo6j+YAn5dJzkGq5TEkkIydwbTdORuhIV+TytX8T3g2EI23qCUY1ieId&#10;76fc+Gdwyz0S+2kpkdoTkQPjJMG01uG5RI3/ek9Zl0e9+AkAAP//AwBQSwMEFAAGAAgAAAAhANQe&#10;DUfYAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj81uwkAMhO9IvMPKlXqDTSqBSpoNQkgcuFH6&#10;czZZk4Rm7Si7QMrTd9se2otH1lgzn/Pl4Fp1od43wgbSaQKKuBTbcGXg9WUzeQTlA7LFVpgMfJKH&#10;ZTEe5ZhZufIzXfahUjGEfYYG6hC6TGtf1uTQT6Ujjt5Reochrn2lbY/XGO5a/ZAkc+2w4dhQY0fr&#10;msqP/dkZaGYrCSm9bTend5dKetttZ7edMfd3w+oJVKAh/B3DN35EhyIyHeTM1qvWQHwk/MzozRcL&#10;UIdf1UWu/7MXXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAmGj+oCgIAABwEAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDUHg1H2AAAAAMBAAAP&#10;AAAAAAAAAAAAAAAAAGQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAaQUAAAAA&#10;" filled="f" stroked="f">
-              <v:fill o:detectmouseclick="t"/>
+            <v:shape id="Text Box 3" o:spid="_x0000_s1026" type="#_x0000_t202" alt="UNOFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:34.95pt;height:34.95pt;z-index:251659776;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDo+/zCBgIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3a6tmiNOEXWIsOA&#10;oC2QDj0rshQbkEVBYmJnXz9Ktput22nYRaZI+pF8fFrc9a1hR+VDA7bk81nOmbISqsbuS/79Zf3p&#10;hrOAwlbCgFUlP6nA75YfPyw6V6gLqMFUyjMCsaHoXMlrRFdkWZC1akWYgVOWghp8K5Cufp9VXnSE&#10;3prsIs+vsw585TxIFQJ5H4YgXyZ8rZXEJ62DQmZKTr1hOn06d/HMlgtR7L1wdSPHNsQ/dNGKxlLR&#10;N6gHgYIdfPMHVNtIDwE0ziS0GWjdSJVmoGnm+btptrVwKs1C5AT3RlP4f7Dy8bh1z55h/wV6WmAk&#10;pHOhCOSM8/Tat/FLnTKKE4WnN9pUj0yS8/Ly8831FWeSQqNNKNn5Z+cDflXQsmiU3NNWElniuAk4&#10;pE4psZaFdWNM2oyxvzkIM3qyc4fRwn7Xj23voDrRNB6GRQcn1w3V3IiAz8LTZmkAUis+0aENdCWH&#10;0eKsBv/jb/6YT4RTlLOOlFJyS1LmzHyztIgoqmTMb/OrnG5+cu8mwx7aeyD9zekpOJnMmIdmMrWH&#10;9pV0vIqFKCSspHIlx8m8x0Gy9A6kWq1SEunHCdzYrZMROvIUSXzpX4V3I9NIK3qESUaieEf4kBv/&#10;DG51QKI9bSNyOhA5Uk3aS/sc30kU96/3lHV+zcufAAAA//8DAFBLAwQUAAYACAAAACEA1B4NR9gA&#10;AAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzW7CQAyE70i8w8qVeoNNKoFKmg1CSBy4UfpzNlmT&#10;hGbtKLtAytN32x7ai0fWWDOf8+XgWnWh3jfCBtJpAoq4FNtwZeD1ZTN5BOUDssVWmAx8kodlMR7l&#10;mFm58jNd9qFSMYR9hgbqELpMa1/W5NBPpSOO3lF6hyGufaVtj9cY7lr9kCRz7bDh2FBjR+uayo/9&#10;2RloZisJKb1tN6d3l0p6221nt50x93fD6glUoCH8HcM3fkSHIjId5MzWq9ZAfCT8zOjNFwtQh1/V&#10;Ra7/sxdfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOj7/MIGAgAAFQQAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANQeDUfYAAAAAwEAAA8AAAAA&#10;AAAAAAAAAAAAYAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABlBQAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="095F40E4" w14:textId="26493216" w:rsidR="007E753F" w:rsidRPr="007E753F" w:rsidRDefault="007E753F" w:rsidP="007E753F">
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:noProof/>
                         <w:color w:val="A80000"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="007E753F">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:noProof/>
                         <w:color w:val="A80000"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                       <w:t>UNOFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
@@ -2788,51 +4305,51 @@
                             <w:spacing w:before="12"/>
                             <w:ind w:left="20"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial"/>
                               <w:sz w:val="24"/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="221B800F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textbox 1" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:269.25pt;margin-top:14.55pt;width:56.05pt;height:15.45pt;z-index:-251666944;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDO3XwdkwEAABoDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bv1E3RLkvUdAWsQEgr&#10;WGnhA1zHbiJij5lxm/TvGbtpi+CGuIzH9vjNe2+8vp/8IA4WqYfQyGqxlMIGA20fdo38/u3jqzsp&#10;KOnQ6gGCbeTRkrzfvHyxHmNtV9DB0FoUDBKoHmMju5RirRSZznpNC4g28KUD9DrxFneqRT0yuh/U&#10;arm8VSNgGxGMJeLTh9Ol3BR856xJX50jm8TQSOaWSsQStzmqzVrXO9Sx681MQ/8DC6/7wE0vUA86&#10;abHH/i8o3xsEApcWBrwC53pjiwZWUy3/UPPc6WiLFjaH4sUm+n+w5svhOT6hSNN7mHiARQTFRzA/&#10;iL1RY6R6rsmeUk1cnYVODn1eWYLgh+zt8eKnnZIwfPimqu5e30hh+Kp6e7uqbrLf6vo4IqVPFrzI&#10;SSORx1UI6MMjpVPpuWTmcmqfiaRpO3FJTrfQHlnDyGNsJP3ca7RSDJ8D+5Rnfk7wnGzPCabhA5Sf&#10;kaUEeLdP4PrS+Yo7d+YBFO7zZ8kT/n1fqq5fevMLAAD//wMAUEsDBBQABgAIAAAAIQApJwjP3wAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRuLNlQq600nSYEJyREVw4c09Zr&#10;ozVOabKtvD3mxG62/On39+fb2Q3ijFOwnjQsFwoEUuNbS52Gz+r1YQ0iREOtGTyhhh8MsC1ub3KT&#10;tf5CJZ73sRMcQiEzGvoYx0zK0PToTFj4EYlvBz85E3mdOtlO5sLhbpArpVLpjCX+0JsRn3tsjvuT&#10;07D7ovLFfr/XH+WhtFW1UfSWHrW+v5t3TyAizvEfhj99VoeCnWp/ojaIQUPyuE4Y1bDaLEEwkCYq&#10;BVHzoBTIIpfXDYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAM7dfB2TAQAAGgMAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACknCM/fAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA7QMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD5BAAAAAA=&#10;" filled="f" stroked="f">
+            <v:shape id="Textbox 1" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:269.25pt;margin-top:14.55pt;width:56.05pt;height:15.45pt;z-index:-251666944;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDD47fUlwEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bvNE3RLkvUdAWsQEgr&#10;WGnhA1zHbixij5lxm/TvGbtpi+CGuNhjz/j5vTezvp/8IA4GyUFoZb1YSmGChs6FXSu/f/v46k4K&#10;Sip0aoBgWnk0JO83L1+sx9iYFfQwdAYFgwRqxtjKPqXYVBXp3nhFC4gmcNICepX4iLuqQzUyuh+q&#10;1XJ5W42AXUTQhohvH05JuSn41hqdvlpLJomhlcwtlRXLus1rtVmrZocq9k7PNNQ/sPDKBf70AvWg&#10;khJ7dH9BeacRCGxaaPAVWOu0KRpYTb38Q81zr6IpWtgciheb6P/B6i+H5/iEIk3vYeIGFhEUH0H/&#10;IPamGiM1c032lBri6ix0sujzzhIEP2Rvjxc/zZSE5ss3dX33+kYKzan67e2qvsl+V9fHESl9MuBF&#10;DlqJ3K5CQB0eKZ1KzyUzl9P3mUiatpNwXebMlflmC92RpYzczVbSz71CI8XwObBdufXnAM/B9hxg&#10;Gj5AGZCsKMC7fQLrCoEr7kyA+1AkzDOTG/37uVRdJ3vzCwAA//8DAFBLAwQUAAYACAAAACEAKScI&#10;z98AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkbizZUKutNJ0mBCckRFcO&#10;HNPWa6M1Tmmyrbw95sRutvzp9/fn29kN4oxTsJ40LBcKBFLjW0udhs/q9WENIkRDrRk8oYYfDLAt&#10;bm9yk7X+QiWe97ETHEIhMxr6GMdMytD06ExY+BGJbwc/ORN5nTrZTubC4W6QK6VS6Ywl/tCbEZ97&#10;bI77k9Ow+6LyxX6/1x/lobRVtVH0lh61vr+bd08gIs7xH4Y/fVaHgp1qf6I2iEFD8rhOGNWw2ixB&#10;MJAmKgVR86AUyCKX1w2KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDD47fUlwEAACED&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQApJwjP3wAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAAPEDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA/QQA&#10;AAAA&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="3D459866" w14:textId="6CDFDFCB" w:rsidR="005E3C77" w:rsidRDefault="005E3C77">
                     <w:pPr>
                       <w:spacing w:before="12"/>
                       <w:ind w:left="20"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial"/>
                         <w:sz w:val="24"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2905,126 +4422,127 @@
                               <w:szCs w:val="24"/>
                             </w:rPr>
                             <w:t>UNOFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="37A481A4" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 2" o:spid="_x0000_s1029" type="#_x0000_t202" alt="UNOFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:34.95pt;height:34.95pt;z-index:251654656;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCR2+juCAIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3a6tuiMOEXWIsOA&#10;oC2QDj0rshQbkEVBYmJnXz9Ktpuu22nYRaZI+pF8fFrc9q1hR+VDA7bk81nOmbISqsbuS/7jef3p&#10;hrOAwlbCgFUlP6nAb5cfPyw6V6gLqMFUyjMCsaHoXMlrRFdkWZC1akWYgVOWghp8K5Cufp9VXnSE&#10;3prsIs+vsw585TxIFQJ574cgXyZ8rZXER62DQmZKTr1hOn06d/HMlgtR7L1wdSPHNsQ/dNGKxlLR&#10;V6h7gYIdfPMHVNtIDwE0ziS0GWjdSJVmoGnm+btptrVwKs1C5AT3SlP4f7Dy4bh1T55h/xV6WmAk&#10;pHOhCOSM8/Tat/FLnTKKE4WnV9pUj0yS8/Ly8831FWeSQqNNKNn5Z+cDflPQsmiU3NNWElniuAk4&#10;pE4psZaFdWNM2oyxvzkIM3qyc4fRwn7Xs6Z60/0OqhMN5WHYd3By3VDpjQj4JDwtmOYg0eIjHdpA&#10;V3IYLc5q8D//5o/5xDtFOetIMCW3pGjOzHdL+4jaSsb8S36V081P7t1k2EN7ByTDOb0IJ5MZ89BM&#10;pvbQvpCcV7EQhYSVVK7kOJl3OCiXnoNUq1VKIhk5gRu7dTJCR7oil8/9i/BuJBxpUw8wqUkU73gf&#10;cuOfwa0OSOynpURqByJHxkmCaa3jc4kaf3tPWedHvfwFAAD//wMAUEsDBBQABgAIAAAAIQDUHg1H&#10;2AAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NbsJADITvSLzDypV6g00qgUqaDUJIHLhR+nM2&#10;WZOEZu0ou0DK03fbHtqLR9ZYM5/z5eBadaHeN8IG0mkCirgU23Bl4PVlM3kE5QOyxVaYDHySh2Ux&#10;HuWYWbnyM132oVIxhH2GBuoQukxrX9bk0E+lI47eUXqHIa59pW2P1xjuWv2QJHPtsOHYUGNH65rK&#10;j/3ZGWhmKwkpvW03p3eXSnrbbWe3nTH3d8PqCVSgIfwdwzd+RIciMh3kzNar1kB8JPzM6M0XC1CH&#10;X9VFrv+zF18AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAkdvo7ggCAAAcBAAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA1B4NR9gAAAADAQAADwAA&#10;AAAAAAAAAAAAAABiBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGcFAAAAAA==&#10;" filled="f" stroked="f">
-              <v:fill o:detectmouseclick="t"/>
+            <v:shape id="Text Box 2" o:spid="_x0000_s1029" type="#_x0000_t202" alt="UNOFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:34.95pt;height:34.95pt;z-index:251654656;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBLpY2VCgIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+z0C50Rp8haZBgQ&#10;tAXSoWdFlmMDkihITOzs14+S7Wbrdhp2kSmSfiQfnxZ3vdHsqHxowZZ8Pss5U1ZC1dp9yb+/rD/d&#10;chZQ2EposKrkJxX43fLjh0XnCnUBDehKeUYgNhSdK3mD6IosC7JRRoQZOGUpWIM3Aunq91nlRUfo&#10;RmcXeX6TdeAr50GqEMj7MAT5MuHXtZL4VNdBIdMlp94wnT6du3hmy4Uo9l64ppVjG+IfujCitVT0&#10;DepBoGAH3/4BZVrpIUCNMwkmg7pupUoz0DTz/N0020Y4lWYhcoJ7oyn8P1j5eNy6Z8+w/wI9LTAS&#10;0rlQBHLGefram/ilThnFicLTG22qRybJeXV1eXtzzZmk0GgTSnb+2fmAXxUYFo2Se9pKIkscNwGH&#10;1Ckl1rKwbrVOm9H2NwdhRk927jBa2O961lYlv5y630F1oqE8DPsOTq5bKr0RAZ+FpwXTHCRafKKj&#10;1tCVHEaLswb8j7/5Yz7xTlHOOhJMyS0pmjP9zdI+oraSMf+cX+d085N7Nxn2YO6BZDinF+FkMmMe&#10;6smsPZhXkvMqFqKQsJLKlRwn8x4H5dJzkGq1SkkkIydwY7dORuhIV+TypX8V3o2EI23qESY1ieId&#10;70Nu/DO41QGJ/bSUSO1A5Mg4STCtdXwuUeO/3lPW+VEvfwIAAP//AwBQSwMEFAAGAAgAAAAhANQe&#10;DUfYAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj81uwkAMhO9IvMPKlXqDTSqBSpoNQkgcuFH6&#10;czZZk4Rm7Si7QMrTd9se2otH1lgzn/Pl4Fp1od43wgbSaQKKuBTbcGXg9WUzeQTlA7LFVpgMfJKH&#10;ZTEe5ZhZufIzXfahUjGEfYYG6hC6TGtf1uTQT6Ujjt5Reochrn2lbY/XGO5a/ZAkc+2w4dhQY0fr&#10;msqP/dkZaGYrCSm9bTend5dKetttZ7edMfd3w+oJVKAh/B3DN35EhyIyHeTM1qvWQHwk/MzozRcL&#10;UIdf1UWu/7MXXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBLpY2VCgIAABwEAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDUHg1H2AAAAAMBAAAP&#10;AAAAAAAAAAAAAAAAAGQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAaQUAAAAA&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="20D49CC4" w14:textId="178EE006" w:rsidR="007E753F" w:rsidRPr="007E753F" w:rsidRDefault="007E753F" w:rsidP="007E753F">
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:noProof/>
                         <w:color w:val="A80000"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="007E753F">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:noProof/>
                         <w:color w:val="A80000"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                       <w:t>UNOFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005E3C77"/>
     <w:rsid w:val="00056830"/>
+    <w:rsid w:val="000701E6"/>
     <w:rsid w:val="00122004"/>
     <w:rsid w:val="005E3C77"/>
     <w:rsid w:val="007E753F"/>
     <w:rsid w:val="008B68A4"/>
     <w:rsid w:val="00AB1626"/>
+    <w:rsid w:val="00C8217B"/>
+    <w:rsid w:val="00EE1CAA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7A234C14"/>
@@ -3530,51 +5048,54 @@
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007E753F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="007E753F"/>
     <w:rPr>
       <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:relyOnVML/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -3830,76 +5351,76 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{ecf00fa0-74e1-4757-91bb-dfa2825f8d15}" enabled="1" method="Privileged" siteId="{bda528f7-fca9-432f-bc98-bd7e90d40906}" contentBits="3" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>5348</Characters>
+  <Pages>1</Pages>
+  <Words>695</Words>
+  <Characters>3965</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>12</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>33</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6274</CharactersWithSpaces>
+  <CharactersWithSpaces>4651</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Smith, Jess (SACE)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2023-04-14T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® Word 2016</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">